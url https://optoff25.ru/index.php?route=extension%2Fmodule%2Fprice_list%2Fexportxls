--- v0 (2026-09-08)
+++ v1 (2026-10-23)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="68" uniqueCount="68">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="72" uniqueCount="72">
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Модель:</t>
   </si>
   <si>
     <t>Цена:</t>
   </si>
   <si>
     <t>Цена со скидкой</t>
   </si>
   <si>
     <t>Дата добавления</t>
   </si>
   <si>
     <t>Кол-во:</t>
   </si>
   <si>
     <t>Артикул (SKU)</t>
   </si>
   <si>
     <t>Bestway Бассейн каркасный круглый 9150 л с фильтр-насосом, Steel Pro Max</t>
   </si>
   <si>
@@ -80,50 +80,98 @@
   <si>
     <t>HAIDA 265/70 R17 LT Grack M/T (грязевая резина)</t>
   </si>
   <si>
     <t>51320 р</t>
   </si>
   <si>
     <t>HAIDA 275/55 R20 10PR HD829 (грязевая резина)</t>
   </si>
   <si>
     <t>48500 р</t>
   </si>
   <si>
     <t>HAIDA 275/55 R20 10PR HD869 (грязевая резина)</t>
   </si>
   <si>
     <t>52320 р</t>
   </si>
   <si>
     <t>HAIDA 275/60 R20 P HD868 (грязевая резина)</t>
   </si>
   <si>
     <t>50000 р</t>
   </si>
   <si>
+    <t>Автономный воздушный обогреватель Mary Morals 5 кВт 12-24-220 В</t>
+  </si>
+  <si>
+    <t>M10S3</t>
+  </si>
+  <si>
+    <t>15000 р</t>
+  </si>
+  <si>
+    <t>16.10.2026</t>
+  </si>
+  <si>
+    <t>Автономный воздушный отопитель Alpicool 5 кВт 12-24-220В 1 выход</t>
+  </si>
+  <si>
+    <t>M10DG 5.0</t>
+  </si>
+  <si>
+    <t>8000 р</t>
+  </si>
+  <si>
+    <t>Автономный воздушный отопитель LF Bros  12-220 В дизельный переносной 4 выхода</t>
+  </si>
+  <si>
+    <t>M10n3</t>
+  </si>
+  <si>
+    <t>16700 р</t>
+  </si>
+  <si>
+    <t>Автономный воздушный отопитель LF Bros 12-220 В дизельный переносной 1 выход узккий</t>
+  </si>
+  <si>
+    <t>M10n4</t>
+  </si>
+  <si>
+    <t>12000 р</t>
+  </si>
+  <si>
+    <t>Автономный воздушный отопитель LF Bros N2 12-220 В дизельный переносной 1 выход</t>
+  </si>
+  <si>
+    <t>M10n2</t>
+  </si>
+  <si>
+    <t>15700 р</t>
+  </si>
+  <si>
     <t>Автохолодильник компрессорный Alpicool</t>
   </si>
   <si>
     <t>NL40</t>
   </si>
   <si>
     <t>13000 р</t>
   </si>
   <si>
     <t>14.06.2026</t>
   </si>
   <si>
     <t>Автохолодильник компрессорный Alpicool + АКБ</t>
   </si>
   <si>
     <t>WT25</t>
   </si>
   <si>
     <t>14000 р</t>
   </si>
   <si>
     <t>Автохолодильник компрессорный Alpicool 15л 12V/24V220V  (2 положения открывания крышки, ручка магнит</t>
   </si>
   <si>
     <t>C-15</t>
@@ -170,93 +218,57 @@
   <si>
     <t>C-25</t>
   </si>
   <si>
     <t>Автохолодильник компрессорный Alpicool 25л 12V/24V220V (двухкамерный, металл. корпус)</t>
   </si>
   <si>
     <t>MK-25</t>
   </si>
   <si>
     <t>14500 р</t>
   </si>
   <si>
     <t>Автохолодильник компрессорный Alpicool 35л 12V/24V220V</t>
   </si>
   <si>
     <t>CLD-35</t>
   </si>
   <si>
     <t>Автохолодильник компрессорный Alpicool 35л 12V/24V220V (двухкамерный)</t>
   </si>
   <si>
     <t>CF-35</t>
   </si>
   <si>
-    <t>15000 р</t>
-[...1 lines deleted...]
-  <si>
     <t>Автохолодильник компрессорный Alpicool 36л 12V/24V220V (двухкамерный, складная ручка и колеса)</t>
   </si>
   <si>
     <t>T-36</t>
   </si>
   <si>
     <t>16000 р</t>
-  </si>
-[...31 lines deleted...]
-    <t>CF-45</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
   </numFmts>
   <fonts count="1">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="14"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -276,51 +288,51 @@
   <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G25"/>
   <cols>
     <col min="1" max="1" width="60" customWidth="1"/>
-    <col min="2" max="2" width="8" customWidth="1"/>
+    <col min="2" max="2" width="10" customWidth="1"/>
     <col min="3" max="3" width="8" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="16" customWidth="1"/>
     <col min="6" max="6" width="8" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -469,72 +481,72 @@
       <c r="E8" t="s" s="2">
         <v>12</v>
       </c>
       <c r="F8">
         <v>100</v>
       </c>
       <c r="G8">
         <v>8048</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>23</v>
       </c>
       <c r="B9" t="s">
         <v>24</v>
       </c>
       <c r="C9" t="s">
         <v>25</v>
       </c>
       <c r="D9"/>
       <c r="E9" t="s" s="2">
         <v>26</v>
       </c>
       <c r="F9">
-        <v>200</v>
+        <v>100</v>
       </c>
       <c r="G9" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>27</v>
       </c>
       <c r="B10" t="s">
         <v>28</v>
       </c>
       <c r="C10" t="s">
         <v>29</v>
       </c>
       <c r="D10"/>
       <c r="E10" t="s" s="2">
         <v>26</v>
       </c>
       <c r="F10">
-        <v>200</v>
+        <v>100</v>
       </c>
       <c r="G10" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>30</v>
       </c>
       <c r="B11" t="s">
         <v>31</v>
       </c>
       <c r="C11" t="s">
         <v>32</v>
       </c>
       <c r="D11"/>
       <c r="E11" t="s" s="2">
         <v>26</v>
       </c>
       <c r="F11">
         <v>100</v>
       </c>
       <c r="G11" t="s">
         <v>31</v>
       </c>
@@ -571,284 +583,284 @@
         <v>38</v>
       </c>
       <c r="D13"/>
       <c r="E13" t="s" s="2">
         <v>26</v>
       </c>
       <c r="F13">
         <v>100</v>
       </c>
       <c r="G13" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>39</v>
       </c>
       <c r="B14" t="s">
         <v>40</v>
       </c>
       <c r="C14" t="s">
         <v>41</v>
       </c>
       <c r="D14"/>
       <c r="E14" t="s" s="2">
-        <v>26</v>
+        <v>42</v>
       </c>
       <c r="F14">
-        <v>100</v>
+        <v>200</v>
       </c>
       <c r="G14" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B15" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C15" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="D15"/>
       <c r="E15" t="s" s="2">
-        <v>26</v>
+        <v>42</v>
       </c>
       <c r="F15">
-        <v>100</v>
+        <v>200</v>
       </c>
       <c r="G15" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B16" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C16" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="D16"/>
       <c r="E16" t="s" s="2">
-        <v>26</v>
+        <v>42</v>
       </c>
       <c r="F16">
         <v>100</v>
       </c>
       <c r="G16" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="B17" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="C17" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="D17"/>
       <c r="E17" t="s" s="2">
-        <v>26</v>
+        <v>42</v>
       </c>
       <c r="F17">
         <v>100</v>
       </c>
       <c r="G17" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="B18" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="C18" t="s">
-        <v>41</v>
+        <v>54</v>
       </c>
       <c r="D18"/>
       <c r="E18" t="s" s="2">
-        <v>26</v>
+        <v>42</v>
       </c>
       <c r="F18">
         <v>100</v>
       </c>
       <c r="G18" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="B19" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="C19" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="D19"/>
       <c r="E19" t="s" s="2">
-        <v>26</v>
+        <v>42</v>
       </c>
       <c r="F19">
         <v>100</v>
       </c>
       <c r="G19" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="B20" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="C20" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D20"/>
       <c r="E20" t="s" s="2">
-        <v>26</v>
+        <v>42</v>
       </c>
       <c r="F20">
         <v>100</v>
       </c>
       <c r="G20" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
+        <v>60</v>
+      </c>
+      <c r="B21" t="s">
+        <v>61</v>
+      </c>
+      <c r="C21" t="s">
         <v>57</v>
-      </c>
-[...4 lines deleted...]
-        <v>53</v>
       </c>
       <c r="D21"/>
       <c r="E21" t="s" s="2">
-        <v>26</v>
+        <v>42</v>
       </c>
       <c r="F21">
         <v>100</v>
       </c>
       <c r="G21" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="B22" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="C22" t="s">
-        <v>53</v>
+        <v>64</v>
       </c>
       <c r="D22"/>
       <c r="E22" t="s" s="2">
-        <v>26</v>
+        <v>42</v>
       </c>
       <c r="F22">
         <v>100</v>
       </c>
       <c r="G22" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="B23" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="C23" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="D23"/>
       <c r="E23" t="s" s="2">
-        <v>26</v>
+        <v>42</v>
       </c>
       <c r="F23">
         <v>100</v>
       </c>
       <c r="G23" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="B24" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="C24" t="s">
-        <v>48</v>
+        <v>25</v>
       </c>
       <c r="D24"/>
       <c r="E24" t="s" s="2">
-        <v>26</v>
+        <v>42</v>
       </c>
       <c r="F24">
         <v>100</v>
       </c>
       <c r="G24" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="B25" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="C25" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="D25"/>
       <c r="E25" t="s" s="2">
-        <v>26</v>
+        <v>42</v>
       </c>
       <c r="F25">
         <v>100</v>
       </c>
       <c r="G25" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>